--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microscopic modeling of attention-based movement behaviors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, D; Schwartz, M; Sohn, M; Yoon, S; Pavlovic, V; Kapadia, M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transportation research Part C Emerging technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1879-2359</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>For transportation hubs, leveraging pedestrian flows for commercial activities presents an effective strategy for funding maintenance and infrastructure improvements. However, this introduces new challenges, as consumer behaviors can disrupt pedestrian flow and efficiency. To optimize both retail potential and pedestrian efficiency, careful strategic planning in store layout and facility dimensions was done by expert judgement due to the complexity in pedestrian dynamics in the retail areas of transportation hubs. This paper introduces an attention-based movement model to simulate these dynamics. By simulating retail potential of an area through the duration of visual attention it receives, and pedestrian efficiency via speed loss in pedestrian walking behaviors, the study further explores how design features can influence the retail potential and pedestrian efficiency in a bi-directional corridor inside a transportation hub.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2324598</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>