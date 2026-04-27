--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633238</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S0376892925000141</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gaps and biases in vertebrate wildlife genetics from a global biodiversity hotspot</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pitogo, Kier_Mitchel E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0376-8929</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Summary&lt;/title&gt; &lt;p&gt;Biodiversity knowledge gaps and biases persist across low-income tropical regions. Genetic data are essential for addressing these issues, supporting biodiversity research and conservation planning. To assess progress in wildlife genetic sampling within the Philippines, I evaluated the scope, representativeness, and growth of publicly available genetic data and research on endemic vertebrates from the 1990s through 2024. Results showed that 82.3% of the Philippines’ 769 endemic vertebrates have genetic data, although major disparities remain. Reptiles had the least complete coverage but exhibited the highest growth, with birds, mammals, and amphibians following in that order. Species confined to smaller biogeographic subregions, with narrow geographic ranges, or classified as threatened or lacking threat assessments were disproportionately underrepresented. Research output on reptiles increased markedly, while amphibian research lagged behind. Although the number of non-unique authors in wildlife genetics studies involving Philippine specimens has grown steeply, Filipino involvement remains low. These results highlight the uneven and non-random distribution of wildlife genetic knowledge within this global biodiversity hotspot. Moreover, the limited participation of Global South researchers underscores broader inequities in wildlife genomics. Closing these gaps and addressing biases creates a more equitable and representative genetic knowledge base and supports its integration into national conservation efforts aligned with global biodiversity commitments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654388</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>