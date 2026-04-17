--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633589</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/icb/icaf135</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Natural Frequencies in Sexual Pelvic Thrusting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nehme-Haily, Joseph; Yin, Luping; Diaz, Veronica; Lin, Dayu; Hu, David L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative And Comparative Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-7063</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Synopsis&lt;/title&gt; &lt;p&gt;Seventy percent of mammals copulate using repeated pelvic thrusting, while the transfer of sperm requires just a single intromission. Why did thrusting evolve to be the dominant form of sexual intercourse? In this study, we investigate how the rate of sexual pelvic thrusting changes with body size. By analyzing films of copulating mammals, from mice Mus musculus to elephants Elephantidae, we find that bigger animals thrust slower. The rate of pelvic thrusting decreases from 6 Hz for the pocket mouse Pergonathus to 1.3–1.8 Hz for humans to an absence of thrusting for the rhino Rhinocerotidae and elephant Elephantidae families. To understand this dependence on body size, we consider the spring-like behavior of the legs, which is associated with the elasticity of the body's muscles, tendons, and ligaments. For both running and thrusting, greater displacment and energy savings can be achieved if the system is oscillated at its resonant or natural frequency. Resonant frequencies, as measured through previous studies of running in dogs Canis familiaris and horses Equus ferus caballus, show good agreement with sexual thrusting frequencies. Running and sexual thrusting have nothing in common from a behavioral perspective, but from a physical perspective, they are both constrained by the same musculoskeletal systems, and both take advantage of resonance. Our findings may provide improved treatments for human sexual dysfunction as well as improving breeding strategies for domestic mammals.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310741</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Society for Integrative and Comparative Biology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>