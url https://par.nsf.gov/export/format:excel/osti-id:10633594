--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633594</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/nyas.15308</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Passive neck brace for surgeons</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Zixiao; Sathe, Tejas S; Shah, Meghal; Shah, Jay Hemant; Hu, David L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annals of the New York Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1546</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>112 to 119</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0077-8923</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A surgeon peers downward into a body cavity when operating. Holding this position for hours across weeks, months, and years may lead to neck pain and musculoskeletal disorders. We were inspired by ungulates such as giraffes and horses, which use dorsal‐ventral flexion to graze for 9–14 h per day without perceivable neck pain. Ungulates evolved a strong nuchal ligament that relieves neck muscles by stretching to support some of the weight of the head during grazing or running. In contrast, humans evolved an upright posture, and like many primates, have a reduced nuchal ligament. The goal of this study is to use the nuchal ligament as inspiration for a neck brace that passively supports the weight of the head while still permitting lateral flexion, ventral‐dorsal flexion, and rotation. We assembled a prototype using an elastic band, headband, and back posture corrector. Our device augments the human nuchal ligament by using a stiff material and greater mechanical advantage. By our calculations, flexing the head ventrally 40 degrees when wearing the brace reduces the torque applied by neck muscles by 21%. Our device is a proof‐of‐concept that a bioinspired device can offload neck muscular tension and prevent injury.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2310741</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>New York Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>