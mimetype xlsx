--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633896</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.jpcc.5c04522</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Charge-Transfer-Driven Electrical Conductivity in Single Crystals of Assembled Triphenylamine Bis-urea Macrocycles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gbadamosi, Fahidat A; Islam, Md Faizul; Shaker, Abdulla E; Wijesekera, Gamage_Isuri P; Smith, Mark D; Winfred, J_S_Raaj Vellore; Wetthasinghe, Shehani T; Garashchuk, Sophya; Greytak, Andrew B; Shimizu, Linda S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Physical Chemistry C</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-7447</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Achieving tunable electrical conductivity in organic materials is a key challenge for the development of next-generation semiconductors. This study demonstrates a novel approach using triphenylamine (TPA) bis-urea macrocycles as supramolecular hosts for guest-induced modulation of charge-transfer (CT) properties. By encapsulating guests with varying reduction potentials, including 2,5-dichloro-1,4-benzoquinone (ClBQ), 2,1,3-benzothiadiazole (BTD), and malononitrile (MN), we observed significant changes in the electrical conductivity. Crystals of the 1(ClBQ)0.31 complex exhibited an electrical conductivity of ∼2.08 × 10–5 S cm–1, a 10,000-fold enhancement compared to the pristine host. This is attributed to efficient CT observed in spectroscopic analyses and is consistent with the computed small HOMO–LUMO gap (2.92 eV) in a model of the host–guest system. 1(MN)0.39 and 1(BTD)0.5 demonstrated moderate conductivities explained by the interplay of electronic coupling, reorganization energy, and energy gap. Lower ratios of guest inclusion decreased the electrical conductivity by 10-fold in 1(ClBQ)0.18, while 1(MN)0.25 and 1(BTD)0.41 were nonconductive (10–9 S cm–1). This work highlights the potential of metal-free, porous organic systems as tunable semiconductors, offering a pathway to innovative applications in organic electronics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2203830</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Accepted</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>