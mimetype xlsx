--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10633974</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/electronics14030600</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Testing and Verification of Connected and Autonomous Vehicles: A Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alemayehu, Hayleyesus; Sargolzaei, Arman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-9292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Connected and Autonomous Vehicles (CAVs) have the potential to revolutionize transportation by addressing critical challenges such as safety, energy efficiency, traffic congestion, and environmental impact. Realizing these benefits, however, requires the development of a rigorous testing and verification framework to enable the safe, efficient, and reliable deployment of CAVs across diverse operational scenarios. Despite the growing body of research, there remains a significant gap in review papers that comprehensively summarize recent studies related to the testing and verification of CAVs while identifying current challenges and highlighting future research directions. This paper seeks to address this gap by presenting a comprehensive review of the existing testing and verification frameworks for CAVs and identifying their associated challenges. Key topics covered include scenario generation, verification cost functions, assertion values, and security considerations. Furthermore, the paper highlights limitations within current frameworks, emphasizing the gaps that hinder systematic and comprehensive evaluations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2241718</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI, Electronics Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>