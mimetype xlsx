--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634524</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-1-0716-4470-6_6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Histological Staining and Hydrogen Peroxide Visualization of the Abscission Zone in Setaria viridis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, Yunqing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Tranbarger, Timothy J</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>61 to 71</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1940-6029</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The abscission zone (AZ) consists of specialized cell layers where cell separation or breakage occurs that result in organ detachment. Microscopic observation of the AZ is crucial for understanding its function. The AZ undergoes cellular and physiological changes prior to abscission, such as cell death, loss of chlorophyll, and the production of reactive oxygen species (ROS). These changes can be visualized using specific dyes and indicators under light or fluorescent microscopes. However, one challenge of using these dyes is their inefficient penetration into the tissue, especially when the epidermal layer has thick secondary cell walls. In this chapter, a detailed protocol to overcome this challenge is described. Using the fruit AZ of Setaria viridis, in which the epidermal cell wall is thick and lignified, we gently fix the dissected tissue, embed it in the Cryomatrix, and trim off the outer cell layers using a cryostat. The tissue with exposed inner cells can then be stained with fluorescent dyes to visualize organelles of interest, or 3,3′-diaminobenzidine (DAB) to visualize hydrogen peroxide accumulated in the tissue.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938086</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer US</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>