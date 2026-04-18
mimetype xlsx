--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634655</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4067921</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geometry-Driven Design of Morphable Surface Structures Using Topology Optimization and Circle Packing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gao, Lingfeng; Zhu, Xiaoping; Tanaka, Masato; Song, Yuyang; Zhou, Yuqing; Gu, Xianfeng David; Chen, Shikui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Mechanical Design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>147</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1050-0472</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This paper introduces a new computational framework for modeling and designing morphable surface structures based on an integrated approach that leverages circle packing for surface representation, conformal mapping to link local and global kinematics, and topology optimization for actuator design. The framework utilizes a unique strategy for employing optimized compliant actuators as the basic building blocks of the morphable surface. These actuators, designed as circular elements capable of modifying their radius and curvature, are optimized using level set topology optimization, considering both kinematic performance and structural stiffness. Circle packing is employed to represent the surface geometry, while conformal mapping guides the kinematic analysis, ensuring alignment between local actuator motions and desired global surface transformations. The design process involves mapping optimized component designs back onto the circle packing representation, facilitating coordinated control, and achieving harmony between local and global geometries. This leads to efficient actuation and enables precise control over the surface morphology. The effectiveness of the proposed framework is demonstrated through two numerical examples, showcasing its capability to design complex, morphable surfaces with potential applications in fields requiring dynamic shape adaptation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2213852</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ASME Journal of Mechanical Design</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>