--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634657</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DETC2024-143299</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geometry-Driven Design of Morphable Surface Structures Using Topology Optimization and Circle Packing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gao, Lingfeng; Zhu, Xiaoping; Tanaka, Masato; Song, Yuyang; Zhou, Yuqing; Gu, Xianfeng David; Chen, Shikui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-0-7918-8841-4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This paper presents a new computational framework for the co-optimization and co-control of morphable surface structures using topology optimization and circle-packing algorithms. The proposed approach integrates the design of optimized compliant components and the system-level control of the overall surface morphology. By representing the surface shape using circle packing and leveraging conformal mapping, the framework enables smooth deformation between 2D and 3D shapes while maintaining local geometry and global morphology. The morphing surface design problem is recast as designing circular compliant actuators using level-set topology optimization with displacements and stiffness objectives. The optimized component designs are then mapped back onto the circle packing representation for coordinated control of the surface morphology. This integrated approach ensures compatibility between local and global geometries and enables efficient actuation of the morphable surface. The effectiveness of the proposed framework is demonstrated through numerical examples and physical prototypes, showcasing its ability to design and control complex morphable surfaces with applications in various fields. The co-optimization and co-control capabilities of the framework are verified, highlighting its potential for realizing advanced morphable structures with optimized geometries and coordinated actuation. This integrated approach goes beyond conventional methods by considering both local component geometry and global system morphology and enabling coordinated control of the morphable surface. The general nature of our approach makes it applicable to a wide range of problems involving the design and control of morphable structures with complex, adaptive geometries.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2213852</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Society of Mechanical Engineers</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>