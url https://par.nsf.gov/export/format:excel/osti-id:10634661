--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634661</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/elife.97196.3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Rhizobial effector NopT targets Nod factor receptors to regulate symbiosis in Lotus japonicus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bao, Hanbin; Wang, Yanan; Li, Haoxing; Wang, Qiang; Lei, Yutao; Ye, Ying; Wadood, Syed F; Zhu, Hui; Staehelin, Christian; Stacey, Gary; Xu, Shutong; Cao, Yangrong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Abstract&lt;/p&gt; &lt;p&gt;It is well-documented that type-III effectors are required by Gram-negative pathogens to directly target different host cellular pathways to promote bacterial infection. However, in the context of legume-rhizobium symbiosis, the role of rhizobial effectors in regulating plant symbiotic pathways remains largely unexplored. Here, we show that NopT, a YopT-type cysteine protease of Sinorhizobium fredii NGR234 directly targets the plant’s symbiotic signaling pathway by associating with two Nod factor receptors (NFR1 and NFR5 of Lotus japonicus). NopT inhibits cell death triggered by co-expression of NFR1/NFR5 in Nicotiana benthamiana. Full-length NopT physically interacts with NFR1 and NFR5. NopT proteolytically cleaves NFR5 both in vitro and in vivo, but can be inactivated by NFR1 as a result of phosphorylation. NopT plays an essential role in mediating rhizobial infection in L. japonicus. Autocleaved NopT retains the ability to cleave NFR5 but no longer interacts with NFR1. Interestingly, genomes of certain Sinorhizobium species only harbor nopT genes encoding truncated proteins without the autocleavage site. These results reveal an intricate interplay between rhizobia and legumes, in which a rhizobial effector protease targets NFR5 to suppress symbiotic signaling. NFR1 appears to counteract this process by phosphorylating the effector. This discovery highlights the role of a bacterial effector in regulating a signaling pathway in plants and opens up the perspective of developing kinase-interacting proteases to fine-tune cellular signaling processes in general.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048410</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>eLIFE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>