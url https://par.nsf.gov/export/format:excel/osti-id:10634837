--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep RC: A Scalable Data Engineering and Deep Learning Pipeline</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sarker, Arup; Alsaadi, Aymen; Halpern, Alexander; Tangella1, Prabhath; Titov, Mikhail; Perera, Niranda; Staylor, Mills; von_Laszewski, Gregor; Jha, Shantenu; Fox, Geoffrey</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Significant obstacles exist in scientific domains including genetics, climate modeling, and astronomy due to the management, preprocess, and training on complicated data for deep learning. Even while several large-scale solutions offer distributed execution environments, open-source alternatives that integrate scalable runtime tools, deep learning and data frameworks on high-performance computing platforms remain crucial for accessibility and flexibility. In this paper, we introduce Deep Radical-Cylon(RC), a heterogeneous runtime system that combines data engineering, deep learning frameworks, and workflow engines across several HPC environments, including cloud and supercomputing infrastructures. Deep RC supports heterogeneous systems with accelerators, allows the usage of communication libraries like MPI, GLOO and NCCL across multi-node setups, and facilitates parallel and distributed deep learning pipelines by utilizing Radical Pilot as a task execution framework. By attaining an end-to-end pipeline including preprocessing, model training, and postprocessing with 11 neural forecasting models (PyTorch) and hydrology models (TensorFlow) under identical resource conditions, the system reduces 3.28 and 75.9 seconds, respectively. The design of Deep RC guarantees the smooth integration of scalable data frameworks, such as Cylon, with deep learning processes, exhibiting strong performance on cloud platforms and scientific HPC systems. By offering a flexible, high-performance solution for resource-intensive applications, this method closes the gap between data preprocessing, model training, and postprocessing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2411009</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>28th edition of the workshop on Job Scheduling Strategies for Parallel Processing. JSSPP 2025 https://jsspp.org/</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Milan, Italy</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>