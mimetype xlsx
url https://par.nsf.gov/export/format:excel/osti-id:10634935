--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10634935</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Personalizing Reinforcement Learning from Human Feedback with Variational Preference Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Poddar, Sriyash; Wan, Yanming; Ivison, Hamish; Gupta, Abhishek; Jaques, Natasha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Reinforcement Learning from Human Feedback (RLHF) is a powerful paradigm for aligning foundation models to human values and preferences. However, current RLHF techniques cannot account for the naturally occurring differences in individual human preferences across a diverse population. When these differences arise, traditional RLHF frameworks simply average over them, leading to inaccurate rewards and poor performance for individual subgroups. To address the need for pluralistic alignment, we develop a class of multimodal RLHF methods. Our proposed techniques are based on a latent variable formulation - inferring a novel user-specific latent and learning reward models and policies conditioned on this latent without additional user-specific data. While conceptually simple, we show that in practice, this reward modeling requires careful algorithmic considerations around model architecture and reward scaling. To empirically validate our proposed technique, we first show that it can provide a way to combat under- specification in simulated control problems, inferring and optimizing user-specific reward functions. Next, we conduct experiments on pluralistic language datasets representing diverse user preferences and demonstrate improved reward function accuracy. We additionally show the benefits of this probabilistic framework in terms of measuring uncertainty, and actively learning user preferences. This work enables learning from diverse populations of users with divergent preferences, an important challenge that naturally occurs in problems from robot learning to foundation model alignment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2212310</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neural Information Processing Systems 2024</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>