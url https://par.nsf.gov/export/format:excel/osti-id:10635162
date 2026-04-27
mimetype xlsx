--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635162</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2Z31NQ9W</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mooring data from Harrison Bay, Alaska, August-September 2022</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eidam, Emily</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Six small coastal moorings were deployed in Harrison Bay for approximately 30 days between early August and early September. Two moorings were outfitted with Nortek Aquadopps and optical backscatter sensors and the remainder were outfitted with RBR sensors which recorded some combination of salinity, temperature, pressure, and turbidity. All sensors were mounted within approximately 0.5 meters (m) of the bed to capture boundary-layer dynamics. Turbidity values were converted to total suspended solids concentrations. Wave parameters (significant wave height, peak wave period, and wave direction) were post-processed from Aquadopp data. Shear velocities (used in sediment-transport research) were calculated from current and wave data at the sites where Aquadopps were mounted. Data have been used in support of a publication, &amp;#34;Summertime sediment convergence on the Alaskan Beaufort Shelf and implications for ice rafting.&amp;#34;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322276; 1913195</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>