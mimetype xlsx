--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635164</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2TB0XX48</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Water-column data from Harrison Bay, Alaska (summers 2021 and 2022)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eidam, Emily</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset includes water-column data collected from the Beaufort Shelf during the open-water seasons in 2020, 2021, and 2022. The 2020 data include water-column profiles (salinity, temperature, depth, turbidity, particle size distributions, particle volume concentrations, and uncorrected clorophyll-a) collected with an RBR CTD/Tu (conductivity, temperature, depth, turbidity) sensor and LISST sensor from R/V Sikuliaq and its workboat. Most sites were in the Harrison Bay region (north of the Colville Delta and Simpson Lagoon) and a few were located farther east. The 2021 and 2022 data include the same CTD/Tu and LISST data that were collected in 2020, but are focused in Harrison Bay and also include profiles of light intensity (photosynthetically active radiation) as well as ADCP (acoustic doppler current profile) profiles from a pole-mounted Nortek Signature 500 kilohertz (kHz) sensor. In 2021, additional data include filtration data (total suspended solids, suspended sediment concentrations, and organic fractions) from water samples and hi-resolution echosounder data from the Nortek ADCP.
+ These data are being incorporated into publications about summertime water-column properties and sediment transport dynamics within Harrison Bay (Eidam et al., pending).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322276; 1913195</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>