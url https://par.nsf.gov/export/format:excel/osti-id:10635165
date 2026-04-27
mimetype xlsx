--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635165</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2M90251D</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multibeam bathymetry data (from 2021-2022) and bathymetry difference data (from 2021 and 2022 compared to the 1950s) from Harrison Bay, Alaska</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Eidam, Emily; Duncan, Dan; Brilli, Nick; Nienhuis, Jaap; Heath, Adrian; Langhoff, Cory; Stark, Nina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This dataset contains ascii text files of latitude, longitude, and water depth data which were collected using a pole-mounted multibeam echosounder system from the R/V Ukpik in July-August, 2021. Dr. Emily Eidam was the team lead and Dan Duncan was the multibeam operator.
+ The data were collected along discrete tracklines across Harrison Bay. The general study was seaward of the Colville Delta between Cape Halkett to the west and Oliktok Point to the east, with a maximum seaward extent to water depths of approximately 30 meters (m) (about half to three-quarters of the way across the shelf from the shoreline).
+ The dataset also contains a netcdf file of bathymetric change which was computed as the difference between the combined 2021 and 2022 data contained in this archive and a 1950s dataset which was recently corrected and is publicly available through Zimmerman et al., 2022 (doi.org/10.1016/j.csr.2022.104745).
+ The multibeam data provide information about a rich diversity of seabed features including large and small ice-keel scours, sand waves, strudel scour pits, and unusual scoured substrates. A detailed description of these datasets is provided in an in-preparation manuscript (Eidam et al., Seafloor sediments and morphologic features of Harrison Bay in the Alaskan Beaufort Sea).
+ The bathymetric change data illustrates erosion of the inner and inner-middle shelf over the past ~70 years, including erosion of up to ~3 m near Cape Halkett and on the Colville Delta front. These changes are addressed in detail in Heath, 2024 (Oregon State University Master of Science Thesis, &amp;#34;Sedimentation and Erosion on an Arctic Continental Shelf: Harrison Bay and Colville River Delta, Alaska&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322276</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>