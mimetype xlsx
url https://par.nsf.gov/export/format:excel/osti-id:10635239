--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635239</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G50667.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pre-agricultural soil erosion rates in the midwestern United States</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Quarrier, Caroline L; Kwang, Jeffrey S; Quirk, Brendon J; Thaler, Evan A; Larsen, Isaac J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>44 to 48</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Erosion degrades soils and undermines agricultural productivity. For agriculture to be sustainable, soil erosion rates must be low enough to maintain fertile soil. Hence, quantifying both pre-agricultural and agricultural erosion rates is vital for determining whether farming practices are sustainable. However, there have been few measurements of pre-agricultural erosion rates in major farming areas where soils form from Pleistocene deposits. We quantified pre-agricultural erosion rates in the midwestern United States, one of the world's most productive agricultural regions. We sampled soil profiles from 14 native prairies and used in situ–produced 10Be and geochemical mass balance to calculate physical erosion rates. The median pre-agricultural erosion rate of 0.04 mm yr–1 is orders of magnitude lower than agricultural values previously measured in adjacent fields, as is a site-averaged diffusion coefficient (0.005 m2 yr–1) calculated from erosion rate and topographic curvature data. The long-term erosion rates are also one to four orders of magnitude lower than the assumed 1 mm yr–1 soil loss tolerance value assigned to these locations by the U.S. Department of Agriculture. Hence, quantifying long-term erosion rates using cosmogenic nuclides provides a means for more robustly defining rates of tolerable erosion and for developing management guidelines that promote soil sustainability.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653191</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>