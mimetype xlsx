--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635362</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/addd1e</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Strong Photospheric Heating Indicated by Fe &lt;scp&gt;i&lt;/scp&gt; 6173 Å Line Emission during White-light Solar Flares</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Granovsky, Samuel; Kosovichev, Alexander G; Sadykov, Viacheslav M; Kerr, Graham S; Allred, Joel C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>988</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Between 2017 and 2024, the Helioseismic and Magnetic Imager (HMI) on board the Solar Dynamics Observatory has observed numerous white-light solar flares (WLFs). HMI spectropolarimetric observations of certain WLFs, in particular the X9.3 flare of 2017 September 6, reveal one or more locations within the umbra or along the umbra/penumbra boundary of the flaring active region where the Fe&lt;sc&gt;I&lt;/sc&gt;6173 Å line briefly goes into full emission, indicating significant heating of the photosphere and lower chromosphere. For five flares featuring Fe&lt;sc&gt;I&lt;/sc&gt;6173 Å line-core emission, we perform spectropolarimetric analysis using HMI 90 s cadence Stokes data. For all investigated flares, line-core emission is observed to last for a single 90 s frame and is either concurrent with or followed by an increase in the line continuum intensity lasting one to two frames (90–180 s). Additionally, permanent changes to the Stokes&lt;italic&gt;Q&lt;/italic&gt;,&lt;italic&gt;U&lt;/italic&gt;, and/or&lt;italic&gt;V&lt;/italic&gt;profiles were observed, indicating long-lasting nontransient changes to the photospheric magnetic field. These emissions coincided with local maxima in hard X-ray emission observed by Konus-Wind, as well as local maxima in the time derivative of soft X-ray emission observed by GOES 16-18. Comparison of the Fe&lt;sc&gt;I&lt;/sc&gt;6173 Å line profile synthesis for the ad hoc heating of the initial empirical VAL-S umbra model and quiescent-Sun (VAL-C-like) model indicates that the Fe&lt;sc&gt;I&lt;/sc&gt;6173 Å line emission in the white-light flare kernels could be explained by the strong heating of initially cool photospheric regions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936361</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>