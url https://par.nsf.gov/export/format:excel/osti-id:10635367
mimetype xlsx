--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635367</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/adb4f6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Impacts of Magnetogram Projection Effects on Solar Flare Forecasting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Goodwin, Griffin T; Sadykov, Viacheslav M; Martens, Petrus C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-03-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This work explores the impacts of magnetogram projection effects on machine-learning-based solar flare forecasting models. Utilizing a methodology proposed by D. A. Falconer et al., we correct for projection effects present in Georgia State University’s Space Weather Analytics for Solar Flares benchmark data set. We then train and test a support vector machine classifier on the corrected and uncorrected data, comparing differences in performance. Additionally, we provide insight into several other methodologies that mitigate projection effects, such as stacking ensemble classifiers and active region location-informed models. Our analysis shows that data corrections slightly increase both the true-positive (correctly predicted flaring samples) and false-positive (nonflaring samples predicted as flaring) prediction rates, averaging a few percent. Similarly, changes in performance metrics are minimal for the stacking ensemble and location-based model. This suggests that a more complicated correction methodology may be needed to see improvements. It may also indicate inherent limitations when using magnetogram data for flare forecasting.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936361</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>