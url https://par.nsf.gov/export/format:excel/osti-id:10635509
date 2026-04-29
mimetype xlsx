--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635509</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10509-025-04471-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Crowdsourcing star-formation research and the power of participatory science</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wolf-Chase, Grace; Kerton, Charles; Devine, Kathryn; Larose, Nicholas; Coleman, Maya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astrophysics and Space Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>370</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-640X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We review participatory science programs that have contributed to the understanding of star formation. The Milky Way Project (MWP), one of the earliest participatory science projects launched on the Zooniverse platform, produced the largest catalog of “bubbles” associated with feedback from hot young stars to date, and enabled the identification of a new class of compact star-forming regions (SFRs) known as “yellowballs” (YBs). The analysis of YBs through their infrared colors and catalog cross-matching led to discovering that YBs are compact photodissociation regions generated by intermediate- and high-mass young stellar objects embedded in clumps that range in mass from 10 - 10&lt;sup&gt;4&lt;/sup&gt;M&lt;sub&gt;⊙&lt;/sub&gt;and luminosity from 10 - 10&lt;sup&gt;6&lt;/sup&gt;L&lt;sub&gt;⊙&lt;/sub&gt;. The MIRION catalog, assembled from 6176 YBs identified by citizen scientists, increases the number of candidate intermediate-mass SFRs by nearly two orders of magnitude. Ongoing work utilizing data from the&lt;italic&gt;Spitzer&lt;/italic&gt;,&lt;italic&gt;Herschel&lt;/italic&gt;and&lt;italic&gt;WISE&lt;/italic&gt;missions involves analyzing infrared color trends to predict physical properties and ages of YB environments. Methods include applying summary statistics to histograms and color-color plots as well as SED fitting. Students in introductory astronomy classes contribute toward continued efforts refining photometric measurements of YBs while learning fundamental concepts in astronomy through a classroom-based participatory science experience, the PERYSCOPE project. We also describe an initiative that engaged seminaries, family groups, and interfaith communities in a wide variety of science projects on the Zooniverse platform. This initiative produced important guidance on attracting audiences that are underserved, underrepresented, or apprehensive about science.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2307806</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>