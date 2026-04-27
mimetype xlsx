--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635573</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/ecm.1640</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Climatic versus biotic drivers' effect on fitness varies with range size but not position within range in terrestrial plants</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Louthan, Allison M; Baumgardner, Aaron W; Ehrlén, Johan; Dahlgren, Johan P; Loomis, Alexander K; Morris, William F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Ecological Monographs</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-9615</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;All populations are affected by multiple environmental drivers, including climatic drivers such as temperature or precipitation and biotic drivers such as herbivory or mutualisms. The relative response of a population to each driver is critical to prioritizing threat mitigation for conservation and to understanding whether climatic or biotic drivers most strongly affect fitness. However, the importance of different drivers can vary dramatically across species and across populations of the same species. Theory suggests that the response to climatic versus biotic drivers can be affected by both the species' fundamental niche breadth and the latitude of the population at which the response is measured. However, we have few tests of how these two factors affect relative response to drivers separately, let alone tests of how niche breadth and latitude together influence responses. Here, we use a meta‐analysis of published studies on population response to climatic and biotic drivers in terrestrial plants, combined with estimates of climatic niche breadth and position within climatic niche derived from herbarium records, to show that species' niche breadth is the primary determinant of response to climatic versus biotic drivers. Namely, we find that response to climatic drivers changes only minimally with increasing niche breadth, while response to biotic drivers increases with niche breadth. We see similar relationships when considering range size instead of niche breadth. Surprisingly, we find no effects of latitude on the relative effect of climatic versus biotic drivers. Our work suggests that populations of species with small and large ranges experience similar extirpation risks due to the negative impacts of climate change. By contrast, populations of species with large (but not small) ranges may be highly susceptible to changes in densities or distributions of interacting species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1753980</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ecological Monographs</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>