--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10635927</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.epsl.2023.118036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The influence of erosion and vegetation on soil production and chemical weathering rates in the Southern Alps, New Zealand</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Larsen, Isaac J; Eger, Andre; Almond, Peter C; Thaler, Evan A; Rhodes, J Michael; Prasicek, Günther</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth and Planetary Science Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>608</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>118036</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0012-821X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Chemical weathering influences many aspects of the Earth system, including biogeochemical cycling, climate, and ecosystem function. Physical erosion influences chemical weathering rates by setting the supply of fresh minerals to the critical zone. Vegetation also influences chemical weathering rates, both by physical processes that expose mineral surfaces and via production of acids that contribute to mineral dissolution. However, the role of vegetation in setting surface process rates in different landscapes is unclear. Here we use 10Be and geochemical mass balance to quantify soil production, physical erosion, and chemical weathering rates in a landscape where a migrating drainage divide separates catchments with an order-of magnitude contrast in erosion rates and where vegetation spans temperate rainforest, tussock grassland, and unvegetated alpine ecosystems in the western Southern Alps of New Zealand. Soil production, physical erosion, and chemical weathering rates are significantly higher on the rapidly eroding versus the slowly eroding side of the drainage divide. However, chemical weathering intensity does not vary significantly across the divide or as a function of vegetation type. Soil production rates are correlated with ridgetop curvature, and ridgetops are more convex on the rapidly eroding side of the divide, where soil mineral residence times are lowest. Hence our findings suggest fluvially-driven erosion rates control soil production and soil chemical weathering rates by influencing the relationship between hillslope topography and mineral residence times. In the western Southern Alps, soil production and chemical weathering rates are more strongly mediated by physical rock breakdown driven by landscape response to tectonics, than by vegetation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1015454</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>