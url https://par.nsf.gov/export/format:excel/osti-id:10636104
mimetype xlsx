--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636104</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.30658/hmc.9.9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accomplishing Robotic Autonomy: The Complexities of Sociotechnical Care and Agency in the Laboratory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Yifan; Hauser, Elliott</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Human-Machine Communication</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>143 to 166</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2638-602X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effective ethical interventions in emerging technologies such as robotic autonomy demand situated understandings of the practices that shape them. Drawing upon a year of participatory ethnography, this study examines the sociomaterial practices used to accomplish robotic agency in an engineering research laboratory. Ironically, the robot was often a helpless, even pathetic, figure. Roboticists displayed an attitude of surprisingly genuine, diligent, and self-effacing care toward the robot as they helped enable it to perform basic competencies such as picking up a bottle. Using a practice theory, we show how roboticists’ care practices, motivated and sustained by anticipatory narratives of robotic agency, accomplish robotic autonomy. We argue that interventions must acknowledge and engage with the complex dynamics of technologists’ care to be effective.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2219236</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Communication and Social Robotics Labs</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>