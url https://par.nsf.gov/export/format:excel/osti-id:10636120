--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636120</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1557/s43577-025-00907-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Realizing nanostructure-enabled applications through dealloyed materials</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Şeker, Erkin; Shi, Shan; McCue, Ian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>MRS Bulletin</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>599 to 607</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0883-7694</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Nanoporous metals produced via dealloying have attracted significant interest due to the interesting physics surrounding their morphological evolution and how their topologically complex structure influences mechanical, optical, and electrochemical properties. Their impressive nanostructure-enabled properties – such as increased catalytic activity, surface-enhanced Raman signals, high strength and large surface-to-volume ratio – have led to catalysts, sensors, actuators, energy storage, and biomedical device coatings with superior properties and performance. However, translation of nanoporous metals into practical applications has revealed needs for new material systems and manufacturing approaches, and consequently better predictive models for application-specific operating conditions. The goal of this MRS Bulletin issue is to elaborate on the latest advances in emerging methods and technologies of dealloyed materials that enable new structures and form factors, machine learning-guided design and synthesis, material recovery and sustainability for scaled-up production, and stable performance in intended operational environments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003849</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>