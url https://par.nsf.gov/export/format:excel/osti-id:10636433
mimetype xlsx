--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636433</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/frma.2025.1449996</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Application of the cyberinfrastructure production function model to R1 institutions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Smith, Preston M; Gemmill, Jill; Hancock, David Y; O'Shea, Brian W; Snapp-Childs, Winona; Wilgenbusch, James</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Zhang, Yi</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Research Metrics and Analytics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2504-0537</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;High-performance computing (HPC) is widely used in higher education for modeling, simulation, and AI applications. A critical piece of infrastructure with which to secure funding, attract and retain faculty, and teach students, supercomputers come with high capital and operating costs that must be considered against other competing priorities. This study applies the concepts of the production function model from economics with two thrusts: (1) to evaluate if previous research on building a model for quantifying the value of investment in research computing is generalizable to a wider set of universities, and (2) to define a model with which to capacity plan HPC investment, based on institutional production—inverting the production function. We show that the production function model does appear to generalize, showing positive institutional returns from the investment in computing resources and staff. We do, however, find that the relative relationships between model inputs and outputs vary across institutions, which can often be attributed to understandable institution-specific factors.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2227627; 2005632</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers in Research Metrics and Analytics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>