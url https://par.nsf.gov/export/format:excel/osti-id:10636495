--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636495</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmicb.2025.1635656</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aquatic copper-containing nitrite reductase gene (nirK) phylogeny and environmental distribution</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Intrator, Naomi; Ward, Bess B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-09-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>16:1635656.</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-302X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nitrite reduction is an essential step in the oceanic Nitrogen cycle. Nitrite reductase genes, mainly&lt;italic&gt;nirS&lt;/italic&gt;and&lt;italic&gt;nirK&lt;/italic&gt;, are found in dozens of phyla, are often associated with denitrifiers, ammonia- and nitrite-oxidizing bacteria (AOB and NOB) as well as ammonia-oxidizing archaea (AOA).&lt;italic&gt;nirK&lt;/italic&gt;is found throughout the ocean, including in oxygenated surface water as well as in oxygen minimum zones (OMZs). The diverse and complex evolutionary history of the&lt;italic&gt;nirK&lt;/italic&gt;genes makes it challenging to study the population structure and distribution of&lt;italic&gt;nirK&lt;/italic&gt;containing organisms in the environment. The organisms containing&lt;italic&gt;nirK&lt;/italic&gt;play key roles in the global nitrogen cycle, including the loss of fixed N, and have the potential to influence nitrous oxide (N&lt;sub&gt;2&lt;/sub&gt;O) emissions via multiple pathways. This study surveyed the phylogeny and environmental distribution of over 12,000&lt;italic&gt;nirK&lt;/italic&gt;genes, focusing on those originating from marine and aquatic sources. Sequences were clustered into OTUs based on DNA sequence identity and their phylogeny and environmental sources were examined. The distribution of the sequences showed habitat separation within taxonomic groups, i.e., the majority of the OTUs were associated with only one environmental source. Bacterial&lt;italic&gt;nirK&lt;/italic&gt;is more diverse phylogenetically and has a wider distribution across environmental sources than archaeal&lt;italic&gt;nirK&lt;/italic&gt;. Most of the bacterial sequences were obtained from marine sediments, but there was variation in the dominant environmental source across phyla and classes. Archaeal sequences demonstrated niche separation between phyla as sequences from the more phylogenetically diverse phylum, Euryarchaeota, were all isolated from hypersaline environments while Nitrososphaerota sequences came from a wider range of environmental sources. This study expands the known diversity of&lt;italic&gt;nirK&lt;/italic&gt;genes and provides a clearer picture of how&lt;italic&gt;nirK&lt;/italic&gt;organisms are distributed across diverse environments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1946516</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers of Micrdobiology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>