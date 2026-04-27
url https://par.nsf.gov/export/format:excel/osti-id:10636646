--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636646</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICSC65596.2025.11140563</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rule-Based Hybrid Adaptive Encryption Model for Autonomous Flight to Secure UAS Data Streams in Real-Time</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Anaroua, Fadjimata I; Liu, Yongxin; Liu, Hong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>333 to 340</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-9292-0</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Given the increasing reliance on UAS in sensitive applications, ensuring the confidentiality, integrity, and availability of their data streams is paramount. Traditional encryption methods often fail to balance performance and security under real-time constraints. This paper addresses this gap by proposing a hybrid adaptive encryption framework that integrates rule-based (RL) logic and machine learning (ML) to dynamically adjust encryption protocols based on data sensitivity, bandwidth, and CPU load. The experimental results demonstrate improved responsiveness and security under varied conditions using real-time simulations. The effectiveness of the system is benchmarked through execution time analysis, classification accuracy, and adaptive decision precision, highlighting its potential for secure and efficient UAS communications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2142514</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Tampa, FL, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>