--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636675</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fpls.2024.1504404</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TML1 and TML2 synergistically regulate nodulation and affect arbuscular mycorrhiza in Medicago truncatula</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chaulagain, Diptee; Schnabel, Elise; Kappes, Mikayla; Lin, Erica Xinlei; Müller, Lena Maria; Frugoli, Julia A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Plant Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-462X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Two symbiotic processes, nodulation and arbuscular mycorrhiza, are primarily controlled by the plant’s need for nitrogen (N) and phosphorus (P), respectively. Autoregulation of nodulation (AON) and autoregulation of mycorrhizal symbiosis (AOM) both negatively regulate their respective processes and share multiple components—plants that make too many nodules usually have higher arbuscular mycorrhiza (AM) fungal root colonization. The protein TML (TOO MUCH LOVE) was shown to function in roots to maintain susceptibly to rhizobial infection under low N conditions and control nodule number through AON in&lt;italic&gt;Lotus japonicus&lt;/italic&gt;.&lt;italic&gt;Medicago truncatula&lt;/italic&gt;has two sequence homologs:&lt;italic&gt;Mt&lt;/italic&gt;TML1 and&lt;italic&gt;Mt&lt;/italic&gt;TML2. We report the generation of stable single and double mutants harboring multiple allelic variations in&lt;italic&gt;MtTML1&lt;/italic&gt;and&lt;italic&gt;MtTML2&lt;/italic&gt;using CRISPR–Cas9 targeted mutagenesis and screening of a transposon mutagenesis library. Plants containing single mutations in&lt;italic&gt;Mt&lt;/italic&gt;TML1 or&lt;italic&gt;Mt&lt;/italic&gt;TML2 produced two to three times the nodules of wild-type plants, whereas plants containing mutations in both genes displayed a synergistic effect, forming 20× more nodules compared to wild-type plants. Examination of expression and heterozygote effects suggests that genetic compensation may play a role in the observed synergy. Plants with mutations in both&lt;italic&gt;TML&lt;/italic&gt;s only showed mild increases in AM fungal root colonization at later timepoints in our experiments, suggesting that these genes may also play a minor role in AM symbiosis regulation. The mutants created will be useful tools to dissect the mechanism of synergistic action of&lt;italic&gt;Mt&lt;/italic&gt;TML1 and&lt;italic&gt;Mt&lt;/italic&gt;TML2 in&lt;italic&gt;M. truncatula&lt;/italic&gt;symbiosis with beneficial microbes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1733470</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers Media SA</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>