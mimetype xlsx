--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10636691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/gcb.70462</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Combining Observations and Models: A Review of the &lt;scp&gt;CARDAMOM&lt;/scp&gt; Framework for Data‐Constrained Terrestrial Ecosystem Modeling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Worden, Matthew A; Bilir, T Eren; Bloom, A Anthony; Fang, Jianing; Klinek, Lily P; Konings, Alexandra G; Levine, Paul A; Milodowski, David T; Quetin, Gregory R; Smallman, T Luke; Bar‐On, Yinon M; Braghiere, Renato K; David, Cédric H; Fischer, Nina A; Gentine, Pierre; Green, Tim J; Jones, Ayanna; Liu, Junjie; Longo, Marcos; Ma, Shuang; Magney, Troy S; Massoud, Elias C; Myrgiotis, Vasileios; Norton, Alexander J; Parazoo, Nick; Tajfar, Elahe; Trugman, Anna T; Williams, Mathew; Worden, Sarah; Zhao, Wenli; Zhu, Songyan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Global Change Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1354-1013</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The rapid increase in the volume and variety of terrestrial biosphere observations (i.e., remote sensing data and in situ measurements) offers a unique opportunity to derive ecological insights, refine process‐based models, and improve forecasting for decision support. However, despite their potential, ecological observations have primarily been used to benchmark process‐based models, as many past and current models lack the capability to directly integrate observations and their associated uncertainties for parameterization. In contrast, data assimilation frameworks such as the CARbon DAta MOdel fraMework (CARDAMOM) and its suite of process‐based models, known as the Data Assimilation Linked Ecosystem Carbon Model (DALEC), are specifically designed for model‐data fusion. This review, motivated by a recent CARDAMOM community workshop, examines the development and applications of CARDAMOM, with an emphasis on its role in advancing ecosystem process understanding. CARDAMOM employs a Bayesian approach, using a Markov Chain Monte Carlo algorithm to enable data‐driven calibration of DALEC parameters and initial states (i.e., carbon pool sizes) through observation operators. CARDAMOM's unique ability to retrieve localized model process parameters from diverse datasets—ranging from in situ measurements to global satellite observations—makes it a highly flexible tool for analyzing spatially variable ecosystem responses to environmental change. However, assimilating these data also presents challenges, including data quality issues that propagate into model skill, as well as trade‐offs between model complexity, parameter equifinality, and predictive performance. We discuss potential solutions to these challenges, such as reducing parameter equifinality by incorporating new observations. This review also offers community recommendations for incorporating emerging datasets, integrating machine learning techniques, strengthening collaboration with remote sensing, field, and modeling communities, and expanding CARDAMOM's relevance for localized ecosystem monitoring and decision‐making. CARDAMOM enables a deep, mechanistic understanding of terrestrial ecosystem dynamics that cannot be achieved through empirical analyses of observational datasets or weakly constrained models alone.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2003205; 1942133</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>