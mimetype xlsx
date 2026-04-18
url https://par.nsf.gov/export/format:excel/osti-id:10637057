--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10637057</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TVCG.2024.3379080</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Bio-Inspired Model for Bee Simulations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Qiang; Guo, Wenxiu; Fang, Yuming; Tong, Yang; Lu, Tingsong; Jin, Xiaogang; Deng, Zhigang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Visualization and Computer Graphics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2073 to 2085</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1077-2626</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As eusocial creatures, bees display unique macro col- lective behavior and local body dynamics that hold potential ap- plications in various fields, such as computer animation, robotics, and social behavior. Unlike birds and fish, bees fly in a low-aligned zigzag pattern. Additionally, bees rely on visual signals for foraging and predator avoidance, exhibiting distinctive local body oscilla- tions, such as body lifting, thrusting, and swaying. These inherent features pose significant challenges to realistic bee simulations in practical animation applications. In this article, we present a bio-inspired model for bee simulations capable of replicating both macro collective behavior and local body dynamics of bees. Our approach utilizes a visually-driven system to simulate a bee’s local body dynamics, incorporating obstacle perception and body rolling control for effective collision avoidance. Moreover, we develop an oscillation rule that captures the dynamics of the bee’s local bodies, drawing on insights from biological research. Our model extends beyond simulating individual bees’ dynamics; it can also represent bee swarms by integrating a fluid-based field with the bees’ in- nate noise and zigzag motions. To fine-tune our model, we utilize pre-collected honeybee flight data. Through extensive simulations and comparative experiments, we demonstrate that our model can efficiently generate realistic low-aligned and inherently noisy bee swarms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>