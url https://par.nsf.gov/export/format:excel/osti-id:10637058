--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10637058</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3687918</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Large Scale Farm Scene Modeling from Remote Sensing Imagery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiao, Zhiqi; Jiang, Hao; Deng, Zhigang; Li, Ran; Han, Wenwei; Wang, Zhaoqi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-12-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Graphics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0730-0301</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;In this paper we propose a scalable framework for large-scale farm scene modeling that utilizes remote sensing data, specifically satellite images. Our approach begins by accurately extracting and categorizing the distributions of various scene elements from satellite images into four distinct layers: fields, trees, roads, and grasslands. For each layer, we introduce a set of controllable Parametric Layout Models (PLMs). These models are capable of learning layout parameters from satellite images, enabling them to generate complex, large-scale farm scenes that closely reproduce reality across multiple scales. Additionally, our framework provides intuitive control for users to adjust layout parameters to simulate different stages of crop growth and planting patterns. This adaptability makes our model an excellent tool for graphics and virtual reality applications. Experimental results demonstrate that our approach can rapidly generate a variety of realistic and highly detailed farm scenes with minimal inputs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005430</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>