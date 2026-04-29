--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10637564</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Teachers’ collaborative reflections and planning on using digital and non-digital resources</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Park, Sunyoung; Edson, Alden J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-07T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2048-2053</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-7348057-3-4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study investigates how two middle school teachers of mathematics reflected on and planned for the use of a digital collaborative platform embedded with a problem-based curriculum. As digital resources can help teachers enact mathematics problems that are responsive to the needs of their students, more empirical work is needed to understand and inform relevant teaching practices that leverage evidence of student thinking (Pepin et al., 2017). Drawing on a documentational approach to didactics (Gueudet &amp; Trouche, 2009), we examine the influences of collaborative reflections on teachers’ decisions about the use of digital resources. Our preliminary findings show that based on their reflective conversation, teachers considered the affordances and constraints of both digital and non-digital resources in their planning. Our findings suggest collaborative reflections help teachers critically examine digital resources.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2007842</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Kent State University</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Cleveland, Ohio</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>