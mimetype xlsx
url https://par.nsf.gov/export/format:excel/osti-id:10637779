--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10637779</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/adma.202413178</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Enhanced Synaptic Memory Window and Linearity in Planar In &lt;sub&gt;2&lt;/sub&gt; Se &lt;sub&gt;3&lt;/sub&gt; Ferroelectric Junctions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jeon, Yu‐Rim; Kim, Dongyoon; Biswas, Chandan; Ignacio, Nicholas D; Carmichael, Patrick; Feng, Shaopeng; Lai, Keji; Kim, Dong‐Hwan; Akinwande, Deji</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advanced Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2413178</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0935-9648</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;A synaptic memristor using 2D ferroelectric junctions is a promising candidate for future neuromorphic computing with ultra‐low power consumption, parallel computing, and adaptive scalable computing technologies. However, its utilization is restricted due to the limited operational voltage memory window and low on/off current (I&lt;sub&gt;ON/OFF&lt;/sub&gt;) ratio of the memristor devices. Here, it is demonstrated that synaptic operations of 2D In&lt;sub&gt;2&lt;/sub&gt;Se&lt;sub&gt;3&lt;/sub&gt;ferroelectric junctions in a planar memristor architecture can reach a voltage memory window as high as 16 V (±8 V) and I&lt;sub&gt;ON/OFF&lt;/sub&gt;ratio of 10&lt;sup&gt;8&lt;/sup&gt;, significantly higher than the current literature values. The power consumption is 10&lt;sup&gt;−5&lt;/sup&gt; W at the on state, demonstrating low power usage while maintaining a large I&lt;sub&gt;ON/OFF&lt;/sub&gt;ratio of 10&lt;sup&gt;8&lt;/sup&gt;compared to other ferroelectric devices. Moreover, the developed ferroelectric junction mimicked synaptic plasticity through pulses in the pre‐synapse. The nonlinearity factors are obtained 1.25 for LTP, −0.25 for LTD, respectively. The single‐layer perceptron (SLP) and convolutional neural network (CNN) on‐chip training results in an accuracy of up to 90%, compared to the 91% in an ideal synapse device. Furthermore, the incorporation of a 3 nm thick SiO&lt;sub&gt;2&lt;/sub&gt;interface between the α‐In&lt;sub&gt;2&lt;/sub&gt;Se&lt;sub&gt;3&lt;/sub&gt;and the Au electrode resulted in ultrahigh performance among other 2D ferroelectric junction devices to date.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2118806</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>