--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638046</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3729306</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LiDO-DAG: A Framework for Verifying Safety and Liveness of DAG-Based Consensus Protocols</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qiu, Longfei; Xiao, Jingqi; Shin, Ji-Yong; Shao, Zhong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Programming Languages</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>PLDI</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1392 to 1416</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2475-1421</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Blockchains operating at the global scale demand high-performance byzantine fault-tolerant (BFT) consensus protocols. Most classic PBFT-like protocols suffer from an issue known as the leader bottleneck, which severely limits their throughput and resource utilization. Recently, Directed Acyclic Graph, or DAG-based protocols, have emerged as a promising approach for eliminating the leader bottleneck and achieving better performance. They attain higher throughput by separating data dissemination and block ordering. However, their safety and liveness logic is also significantly more elaborate. So far, most DAG-based protocols have only enjoyed on-paper security proofs, and it is not clear how to construct formal proofs of these protocols efficiently.&lt;/p&gt; &lt;p&gt;We introduce LiDO-DAG, a concurrent object model that abstracts the common logic of these protocols. LiDO-DAG is constructed by combining a DAG abstraction and LiDO, a recently proposed abstraction for leader-based consensus. To demonstrate that our framework enables rapid validation of new DAG-based protocol designs, we implemented LiDO-DAG in Coq and applied it to three recent DAG-based protocols, including Narwhal, Bullshark, and Sailfish. Our framework readily yields mechanized safety and liveness proofs for all three protocols, which are also the first mechanized liveness proofs of any DAG-based protocol. Our framework has also revealed an optimization for Sailfish that improves its worst-case latency.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313433; 2019285</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>