--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638254</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identifying and Categorizing Instructor Considerations for Active Learning Implementation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brucati, B; Hearne, L; Weber, K; Johnson, E; Fukawa-Connelly, T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Cook, S; Katz, B; Melhuish, K</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-07-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2474-9346</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we discuss our experience collaborating with mathematicians to increase their use of active learning pedagogy in a proof-based linear algebra course. We use this experience to attend to three primary research objectives. First, we identifi ed three primary categories of instructor considerations that would determine whether or not they would incorporate a proposed strategy. Second, we observed and made sense of which of these were most prominent for these mathematicians. Third, we determined what combination of considerations needed to be satisfi ed to warrant the implementation of a strategy by these mathematicians.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2315057</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Annual Conference on Research in Undergraduate Mathematics Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Alexandria, VA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>