--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638371</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/molbev/msae095</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Evolutionary Dynamics of Chromatin Structure and Duplicate Gene Expression in Diploid and Allopolyploid Cotton</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Guanjing; Grover, Corrinne E; Vera, Daniel L; Lung, Pei-Yau; Girimurugan, Senthil B; Miller, Emma R; Conover, Justin L; Ou, Shujun; Xiong, Xianpeng; Zhu, De; Li, Dongming; Gallagher, Joseph P; Udall, Joshua A; Sui, Xin; Zhang, Jinfeng; Bass, Hank W; Wendel, Jonathan F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Purugganan, Michael</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0737-4038</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Polyploidy is a prominent mechanism of plant speciation and adaptation, yet the mechanistic understandings of duplicated gene regulation remain elusive. Chromatin structure dynamics are suggested to govern gene regulatory control. Here, we characterized genome-wide nucleosome organization and chromatin accessibility in allotetraploid cotton, Gossypium hirsutum (AADD, 2n = 4X = 52), relative to its two diploid parents (AA or DD genome) and their synthetic diploid hybrid (AD), using DNS-seq. The larger A-genome exhibited wider average nucleosome spacing in diploids, and this intergenomic difference diminished in the allopolyploid but not hybrid. Allopolyploidization also exhibited increased accessibility at promoters genome-wide and synchronized cis-regulatory motifs between subgenomes. A prominent cis-acting control was inferred for chromatin dynamics and demonstrated by transposable element removal from promoters. Linking accessibility to gene expression patterns, we found distinct regulatory effects for hybridization and later allopolyploid stages, including nuanced establishment of homoeolog expression bias and expression level dominance. Histone gene expression and nucleosome organization are coordinated through chromatin accessibility. Our study demonstrates the capability to track high-resolution chromatin structure dynamics and reveals their role in the evolution of cis-regulatory landscapes and duplicate gene expression in polyploids, illuminating regulatory ties to subgenomic asymmetry and dominance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209085</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>