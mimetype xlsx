--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638635</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PRXQuantum.6.020321</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emergent Fracton Hydrodynamics of Ultracold Atoms in Partially Filled Landau Levels</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zerba, Caterina (ORCID:0000000277217828); Seidel, Alexander; Pollmann, Frank (ORCID:0000000303209304); Knap, Michael (ORCID:0000000270939502)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PRX Quantum</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2691-3399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The realization of synthetic gauge fields for charge neutral ultracold atoms and the simulation of quantum Hall physics have witnessed remarkable experimental progress. Here, we establish key signatures of fractional quantum Hall systems in their nonequilibrium quantum dynamics. We show that in the lowest Landau level the system generically relaxes subdiffusively. The slow relaxation is understood from emergent conservation laws of the total charge and the associated dipole moment that arises from the effective Hamiltonian projected onto the lowest Landau level, leading to subdiffusive fracton hydrodynamics. We discuss the prospect of rotating quantum gases as well as ultracold atoms in optical lattices for observing this unconventional relaxation dynamics.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029401</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>