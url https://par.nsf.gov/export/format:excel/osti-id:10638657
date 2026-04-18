--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638657</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On a Connection Between Imitation Learning and RLHF</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiao, Teng; Yuan, Yige; Li, Mingxiao; Chen, Zhengyu; Honavar, Vasant G</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work studies the alignment of large language models with preference data from an imitation learning perspective. We establish a close theoretical connection between reinforcement learning from human feedback (RLHF) and imitation learning (IL), revealing that RLHF implicitly performs imitation learning on the preference data distribution. Building on this connection, we propose DIL, a principled framework that directly optimizes the imitation learning objective. DIL provides a unified imitation learning perspective on alignment, encompassing existing alignment algorithms as special cases while naturally introducing new variants. By bridging IL and RLHF, DIL offers new insights into alignment with RLHF. Extensive experiments demonstrate that DIL outperforms existing methods on various challenging benchmarks. The code for DIL is available at https://github.com/tengxiao1/DIL.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2226025; 2225824</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Conference on Representation Learning 2025 (ICLR 2025)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>