--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10638794</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2025.08.15.25333621</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Disintegration Fingerprinting: A low-cost and easy-to-use tool for identifying substandard and falsified medicines</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fatima, Ishmam; Fajardo, Oscar; Sadhu, Harshith; Grover, William H (ORCID:0000000168548951)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-08-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is an urgent need for low-cost and simple-to-use tools for identifying substandard and falsified medicines. In this work we demonstrate “Disintegration Fingerprinting” (DF), a technique that identifies pills, tablets, caplets, and other solid-dosage drugs based on how the drug disintegrates and dissolves in liquid. The DF hardware consists of a water-filled transparent plastic cup atop a conventional magnetic stirrer. An inexpensive sensor mounted on the outside of the cup shines infrared light into the cup and measures the amount of light that is reflected back to the sensor. When a pill is added to the stirred water, the pill begins to disintegrate into particles that swirl around inside the cup. Whenever one of these particles passes near the infrared sensor, the particle reflects additional light back to the sensor and creates a millisecond-duration peak in a plot of sensor output vs. time. The number of particles in the water changes over time as the particles continue to disintegrate and (in some cases) eventually dissolve away. By plotting the number of particles detected vs. time, we create a Disintegration Fingerprint that can be used to identify the drug product. In a proof-of-concept study, we used DF to analyze 96 pills from 32 different drug products (including antibiotics, opioid and non-opioid analgesics, antidepressants, anti-inflammatories, antiemetics, antihistamines, decongestants, muscle relaxants, expectorants, sleep aids, cold medicines, antacids, hormonal birth control, and dietary supplements, as well as a simulated falsified drug product). We found that DF correctly identified 90% of these pills, and the technique can even distinguish name-brand and generic versions of the same drug. By providing a fast (60-minute), inexpensive ($33 USD), and easy-to-use tool for identifying substandard and falsified medicines, Disintegration Fingerprinting can play an important role in the fight against fake drugs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2131428; 2133084; 2019362</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>medRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>