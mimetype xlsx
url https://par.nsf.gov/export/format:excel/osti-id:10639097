--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639097</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A novel freezing-sublimation-based method for enhancing deposition uniformity of colloidal particles in inkjet 3D printing: A proof-of-concept study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Haipeng; Zhang, Xiaoxiao; Liu, Yang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Colloids and surfaces A Physicochemical and engineering aspects</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0927-7757</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Inkjet-based three-dimensional (3D) printing is widely used for fast and efficient non-contact manufacturing, yet it suffers from several drawbacks, such as coarse resolution, lack of adhesion, manufacturing inconsistency, and uncertain final part mechanical properties. These undesirable effects are related to complex flow phenomena in colloidal droplets in inkjet 3D printing, particularly the internal flows and droplet deformations during the deposition and drying processes. These challenges are due to the colloidal suspension droplets being kept in the liquid state during printing. To overcome these disadvantages, this paper presents a novel freezing-sublimation-based inkjet 3D printing concept that freezes the colloidal droplets upon impact followed by sublimation, eliminating the undesirable particle transport and fluid motions during deposition. A series of experiments were conducted to characterize the colloidal droplet behaviors during the impinging/freezing and sublimation processes and evaluate the effects of the freezing process on droplet impinging dynamics as well as the final deposition patterns through sublimation. It was demonstrated that the deposition patterns obtained from this new method are much more uniform than the conventional evaporation-based deposition method. Both qualitative and quantitative methods were applied to analyze the colloidal droplet profiles during the printing process (impinging, freezing, and sublimation), as well as the final deposition patterns. The study shows promising results of using this new method, providing a foundation for the development of the novel freezing-sublimation-based inkjet 3D printing technique.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2242311</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>