--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639160</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-9326/adeba2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicted expansion of beaver pond distribution in Arctic Alaska, 1910–2090</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tape, Ken D (ORCID:0000000210396868); Speed, James_D M (ORCID:0000000206335595)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-06-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>094009</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-9326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Ecosystem engineering by beavers is a nascent disturbance in the Arctic tundra, appearing in the 1970s in western Alaska and since expanding deeper into tundra regions. Evidence from modeling and observations indicates that beaver ponds act as biophysical oases, and we anticipate myriad changes as these disturbances are constructed along tundra streams, sloughs, and lake outlets. We used over 11 000 mapped beaver pond locations in Arctic Alaska and their climatic, geographic, and environmental attributes to understand (1) which of those attributes control the distribution of beaver ponds, and, if temperature is a factor, (2) how beaver pond distribution will change under future climate scenarios. Of the variables used in the ensemble modeling approach, mean annual temperature was the most important variable in determining beaver pond locations, with pond occurrences more likely in warmer locales (&gt;−2 °C). The distance to water was also important in determining beaver pond locations, as expected, with higher likelihood of ponds closer to water features. Lowland topographic variables were also relevant in determining the distribution of beaver ponds. Under the current climate, beaver ponds are widespread in most of western Alaska, matching the predicted extent of potential occupancy, with the exception of areas furthest from treeline, implying possible dispersal lags or other factors. By 2050, under future climate scenarios (RCP8.5; 2090 for RCP6.0), the entire North Slope of Alaska, which currently has no beaver ponds, is predicted to be suitable for beaver ponds, comparable to western Alaska in 2016. The vast extent of future beaver engineering in tundra regions will require reenvisioning the typical tundra stream ecosystems of northern Alaska, northern Canada, northern Europe, and northern Asia to include more extensive wetlands, routine disturbances, permafrost thaw, and other features of these nascent oases that are not fully understood.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2114051</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>