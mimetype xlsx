--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639176</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning 3D Perception from Others' Predictions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yoo, Jinsu; Feng, Zhenyang; Pan, Tai-Yu; Sun, Yihong; Phoo, Cheng Perng; Chen, Xiangyu; Campbell, Mark; Weinberger, Kilian Q; Hariharan, Bharath; Chao, Wei-Lun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Accurate 3D object detection in real-world environments requires a huge amount of annotated data with high quality. Acquiring such data is tedious and expensive, and often needs repeated effort when a new sensor is adopted or when the detector is deployed in a new environment. We investigate a new scenario to construct 3D object detectors: learning from the predictions of a nearby unit that is equipped with an accurate detector. For example, when a self-driving car enters a new area, it may learn from other traffic participants whose detectors have been optimized for that area. This setting is label-efficient, sensor-agnostic, and communication-efficient: nearby units only need to share the predictions with the ego agent (e.g., car). Naively using the received predictions as ground-truths to train the detector for the ego car, however, leads to inferior performance. We systematically study the problem and identify viewpoint mismatches and mislocalization (due to synchronization and GPS errors) as the main causes, which unavoidably result in false positives, false negatives, and inaccurate pseudo labels. We propose a distance-based curriculum, first learning from closer units with similar viewpoints and subsequently improving the quality of other units' predictions via self-training. We further demonstrate that an effective pseudo label refinement module can be trained with a handful of annotated data, largely reducing the data quantity necessary to train an object detector. We validate our approach on the recently released real-world collaborative driving dataset, using reference cars' predictions as pseudo labels for the ego car. Extensive experiments including several scenarios (e.g., different sensors, detectors, and domains) demonstrate the effectiveness of our approach toward label-efficient learning of 3D perception from other units' predictions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107077</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Conference on Learning Representations</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>The Thirteenth International Conference on Learning Representations, Singapore</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>