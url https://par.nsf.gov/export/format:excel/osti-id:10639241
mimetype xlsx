--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639241</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3706598.3714093</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tracking and its Potential for Older Adults with Memory Concerns</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Short, Amelia (ORCID:0009000813638691); Su, Norman Makoto (ORCID:0000000187656579); Hu, Ruipu (ORCID:0000000162811077); Choe, Eun Kyoung (ORCID:0000000150388320); Kacorri, Hernisa (ORCID:000000027798308X); Danilovich, Margaret (ORCID:0000000334682495); Conroy, David E (ORCID:0000000302044093); Jette, Shannon (ORCID:0000000301181555); Barnett, Beth (ORCID:0009000211289463); Lazar, Amanda (ORCID:0000000181104239)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 15</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Much research on older people with memory concerns is focused on tracking and informed by the priorities of others. In this paper, we seek to understand the potential that people with memory concerns see in tracking. We conducted interviews with 29 participants with concerns about their memory and engaged in an affective writing approach. We find a range of potentials that can be traced to how participants are already self-tracking. Emotions associated with these potentials vary: from acceptance to resistance, and positive anticipation to aversion. Participants are emotionally motivated to foreclose possibilities in some instances and keep them open in others. While individual and unique, potential is structured by forces that include individual routines, relationships with others, and macro-level institutions and cultural contexts. We reflect on these findings in the context of research on self-tracking with older adults, designing with ambiguity, and forces that structure the experience of living with memory concerns.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955568</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>