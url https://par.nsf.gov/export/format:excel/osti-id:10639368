--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639368</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.59297/xgzym310</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Inclusive Emergency Alerts: A Cloud- Based Haptic and Visual Notification System for the Deaf and Hard of Hearing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kshirsagar, Utkarsha; Oh, Tae; Tomaszewski, Brian; Behm, Gary</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-05-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International ISCRAM Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2411-3387</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Broadcasting emergency notifications during disasters is crucial, particularly in Monroe County, NY, which is home to one of the largest per capita Deaf and Hard of Hearing (DHH) populations in the United States. However, text alerts may not effectively reach DHH individuals who are in a state of reduced responsiveness, like sleep, placing them at great risk. This paper presents cloud-based platform designed to deliver emergency alerts with visual and haptic feedback. A prototype utilizing an off-the-shelf IoT device demonstrates how alerts can be received via vibration and light-based feedback. The platform aims to be accessible to DHH community, providing its own solutions to maintain haptic devices and receive critical alerts in real time. This work contributes to the literature on IT solutions for bridging the communication gap between text-based alerts and intuitive visual/haptic communication, enhancing emergency response readiness for the DHH community, ultimately improving safety and potentially saving lives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2322255</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ISCRAM Conference (2024-Present).</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>