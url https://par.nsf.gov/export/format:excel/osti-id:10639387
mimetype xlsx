--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,173 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...121 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -187,185 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639387</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.neucom.2025.129781</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EPAM-Net: An Efficient Pose-driven Attention-guided Multimodal Network for Video Action Recognition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abdelkawy, Ahmed; Ali, Asem; Farag, Aly</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-02-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Neurocomputing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0925-2312</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Existing multimodal-based human action recognition approaches are computationally intensive, limiting their deployment in real-time applications. In this work, we present a novel and efficient pose-driven attention-guided multimodal network (EPAM-Net) for action recognition in videos. Specifically, we propose eXpand temporal Shift (X-ShiftNet) convolutional architectures for RGB and pose streams to capture spatio-temporal features from RGB videos and their skeleton sequences. The X-ShiftNet tackles the high computational cost of the 3D CNNs by integrating the Temporal Shift Module (TSM) into an efficient 2D CNN, enabling efficient spatiotemporal learning. Then skeleton features are utilized to guide the visual network stream, focusing on keyframes and their salient spatial regions using the proposed spatial–temporal attention block. Finally, the
+predictions of the two streams are fused for final classification. The experimental results show that our method, with a significant reduction in floating-point operations (FLOPs), outperforms and competes with the state-of-the-art methods on NTU RGB-D 60, NTU RGB-D 120, PKU-MMD, and Toyota SmartHome datasets. The proposed EPAM-Net provides up to a 72.8x reduction in FLOPs and up to a 48.6x reduction in the number of network parameters. The code will be available at https://github.com/ahmed-nady/Multimodal-ActionRecognition.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2337154</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>