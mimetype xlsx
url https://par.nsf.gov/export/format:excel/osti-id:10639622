--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639622</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1140/epjds/s13688-025-00548-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scaling hermeneutics: a guide to qualitative coding with LLMs for reflexive content analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dunivin, Zackary Okun (ORCID:0000000218607199)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EPJ Data Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2193-1127</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Qualitative coding, or content analysis, is more than just labeling text: it is a reflexive interpretive practice that shapes research questions, refines theoretical insights, and illuminates subtle social dynamics. As large language models (LLMs) become increasingly adept at nuanced language tasks, questions arise about whether—and how—they can assist in large-scale coding without eroding the interpretive depth that distinguishes qualitative analysis from traditional machine learning and other quantitative approaches to natural language processing. In this paper, we present a hybrid approach that preserves hermeneutic value while incorporating LLMs to scale the application of codes to large data sets that are impractical for manual coding. Our workflow retains the traditional cycle of codebook development and refinement, adding an iterative step to adapt definitions for machine comprehension, before ultimately replacing manual with automated text categorization. We demonstrate how to rewrite code descriptions for LLM-interpretation, as well as how structured prompts and prompting the model to explain its coding decisions (chain-of-thought) can substantially improve fidelity. Empirically, our case study of socio-historical codes highlights the promise of frontier AI language models to reliably interpret paragraph-long passages representative of a humanistic study. Throughout, we emphasize ethical and practical considerations, preserving space for critical reflection, and the ongoing need for human researchers’ interpretive leadership. These strategies can guide both traditional and computational scholars aiming to harness automation effectively and responsibly—maintaining the creative, reflexive rigor of qualitative coding while capitalizing on the efficiency afforded by LLMs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020751</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EPJ Data Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>