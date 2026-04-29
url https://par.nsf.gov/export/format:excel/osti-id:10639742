--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10639742</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/a2n873213</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Derived coastlines and toppled permafrost blocks at Drew Point, Beaufort Sea Coast, Alaska, 2018 and 2019</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ward_Jones, Melissa; Jones, Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["To assess coastal erosion dynamics during the entire 2018 and 2019 open water seasons at Drew Point, Beaufort Sea Coast, Alaska, we derived 16 coastlines position using satellite, airborne and unmanned aerial vehicle (UAV) sensors. Sensors with associated image dates are: Worldview 1 imagery ©Maxar (14 April 2019), Worldview 2 panchromatic imagery ©Maxar (5 April 2019, 26 September 2019, and 3 April 2020); Modular Aerial Camera System (MACS-Polar) during the Polar-6 airborne operations during the ThawTrend-Air campaign (13 July 2019, 23 July, 2019, and 30 July 2019) and DJI Phantom 4 UAV surveys (24 July 2018, 29 July 2018, 3 August 2018, 30 September 2018, 2 August 2019, 6 August 2019, 10 August 2019, 12 August 2019 and 15 August 2019). Pixel resolution for the satellite, airborne and UAV imagery was 50 cm (Worldview 1), 46 centimeter (cm) (Worldview 2), 10 cm and 4 cm, respectively. The satellite-image derived coastlines span the 9 kilometer (Km) segment described in Jones et al. (2018; DOI: 10.1088/1748-9326/aae471), while the other coastline spans a 1.5 Km sub-section of the study area that includes the coastline, part of inland coastal area (~125 meters (m)) and fallen toppled permafrost blocks in front of the bluff. Fallen toppled permafrost blocks were digitized using the airborne and UAV images. The satellite imagery was too coarse to digitize blocks. All datasets are in WGS84 UTM Zone 5N."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927553</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>