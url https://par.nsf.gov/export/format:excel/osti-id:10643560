--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10643560</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.jmrt.2025.01.053</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Strengthening nanostructured metals through dynamic recovery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carvalho, Amanda P; Liang, Aoyan; Kawasaki, Megumi; Cupertino-Malheiros, Livia; Branicio, Paulo S; Figueiredo, Roberto B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Research and Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>754–763</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2238-7854</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recovery plays distinct roles in nanostructured and coarse-grained metallic materials. While static and dynamic recovery usually soften work-hardened, coarse-grained materials, static recovery has been shown to strengthen nanostructured metals. This study extends this understanding by demonstrating that dynamic recovery can also strengthen nanostructured metals under deformation. Tensile, creep, and plane strain compression tests on nanostructured aluminum reveal a trend of increasing strain-hardening with decreasing strain rate and increasing temperature. Molecular dynamics simulations further indicate that sudden strain rate reductions lead to an initial drop in flow stress, followed by strain hardening. These findings suggest that dynamic recovery could serve as an effective strengthening mechanism for nanostructured metals, offering improvements in uniform elongation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2051205</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ELSEVIER</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>