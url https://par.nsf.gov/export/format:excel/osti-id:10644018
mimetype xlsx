--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10644018</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3663547.3759753</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adapting Design Workshops for Autistic Adults</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Frisch, Blade (ORCID:0000000201593624); Vertanen, Keith (ORCID:0000000278142450)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400706769</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Autism is a neurodevelopmental disability that impacts one’s social communication and interaction. When left unsupported, this can increase the amount of loneliness felt by autistic people. Communication technology, such as AAC, can be helpful in supporting social communication, especially when co-designed with autistic people. We conducted a series of design workshops to co-design a new AAC system specifically supporting social communication. In this paper, we focus on the accessibility issues that were identified when running our workshops and provide recommendations on how to improve the process. We found that it is critical to build support for information processing time into the workshops, include a variety of AAC stakeholders, and create a shared vocabulary between the workshop participants to make design workshops more accessible to autistic adults.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750193; 2402876</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Denver, CO</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>