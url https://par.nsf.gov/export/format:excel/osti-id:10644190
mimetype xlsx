--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10644190</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.54656/jces.v17i2.614</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Leveraging the ARIS BI Toolkit to Equip Faculty for Career&amp;mdash;and CAREER&amp;mdash;Success</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bosley, Jocelyn; Dwyer, Matthew; Gilreath_Mullen, Tisha; Bohlin, Amanda; Tan, Wern Ai; Pelland, Catherine M; Iverson, Ellen R; Meier, Nathan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-11-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Community Engagement and Scholarship</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1944-1207</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Research development professionals at the University of Nebraska-Lincoln (UNL) used the Center for Advancing Research Impact in Society (ARIS) Broader Impacts (BI) Toolkit with early-career faculty preparing grant proposals for the National Science Foundation’s Faculty Early Career Development Program (CAREER). This prestigious career-development funding mechanism places unique emphasis on the integration of research and education, positioning awardees to enhance the impact of their research programs through education initiatives like curriculum development, outreach, and community engagement. However, many early-career faculty lack experience or training to develop robust education plans that are thoughtfully aligned with and responsive to their research. With the aim of developing practical ways to help faculty gain these skills, the study team used mixed methods to analyze the integration of research and education in CAREER proposals submitted by UNL faculty. These methods included using the ARIS BI Rubric to evaluate the proposals, convening two panel review discussions, and interviewing principal investigators about their ARIS BI Toolkit use and approach to research-education integration. Case study findings reveal that while effective and impactful integration can take many forms, early-career faculty and those who support them can utilize the ARIS BI Toolkit strategically to strengthen this aspect of grant proposals, positioning faculty to write well-integrated CAREER proposals and potentially contributing to long-term grant-writing and research program success.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2140950</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>University of Alabama Division of Community Affairs</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>