--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10644492</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsnano.5c07992</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Toward Atomic-Scale Control over Structural Modulations in Quasi-1D Chalcogenides for Colossal Optical Anisotropy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ren, Guodong (ORCID:0000000162538314); Singh, Shantanu (ORCID:0000000205188036); Jung, Gwan Yeong (ORCID:0000000158674575); Choi, Wooseon; Chen, Huandong (ORCID:0000000193714237); Zhao, Boyang (ORCID:0000000155622630); Ye, Kevin (ORCID:0000000309986868); Lupini, Andrew R (ORCID:0000000218747925); Chi, Miaofang (ORCID:0000000307641567); Hachtel, Jordan A (ORCID:0000000297280920); Kim, Young-Min (ORCID:0000000332209004); Ravichandran, Jayakanth (ORCID:0000000150309143); Mishra, Rohan (ORCID:0000000312610087)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2025-10-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-0851</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Optically anisotropic materials are sought after for tailoring the polarization of light. Recently, colossal optical anisotropy (Δn = 2.1) was reported in a quasi-one-dimensional chalcogenide, Sr9/8TiS3. Compared to SrTiS3, the excess Sr in Sr9/8TiS3 leads to periodic structural modulations and introduces additional electrons, which undergo charge ordering on select Ti atoms to form a highly polarizable cloud oriented along the c-axis, hence resulting in the colossal optical anisotropy. Here, further enhancement of the colossal optical anisotropy to Δn = 2.5 in Sr8/7TiS3 is reported through control over the periodicity of the atomic-scale modulations. The role of structural modulations in tuning the optical properties in a series of SrxTiS3 compounds with x = [1, 9/8, 8/7, 6/5, 5/4, 4/3, 3/2] is investigated using density-functional-theory (DFT) calculations. The structural modulations arise from various stacking sequences of face-sharing TiS6 octahedra and twist-distorted trigonal prisms and are found to be thermodynamically stable for 1 &lt; x &lt; 1.5. As x increases, an indirect-to-direct band gap transition is predicted for x ≥ 8/7 along with an increased occupancy of Ti-dz2 states. Together, these two factors result in a theoretically predicted maximum birefringence of Δn = 2.5 for Sr8/7TiS3. Single crystals of Sr8/7TiS3 were grown using a molten-salt flux method. Single-crystal X-ray diffraction measurements confirm the presence of long-range order with a periodicity corresponding to Sr8/7TiS3, which is further corroborated by atomic-scale observations using scanning transmission electron microscopy. Polarization-resolved Fourier-transform infrared spectroscopy of Sr8/7TiS3 crystals shows Δn ≈ 2.5, in excellent agreement with the theoretical predictions. Overall, these findings demonstrate the compositional tunability of optical properties in SrxTiS3 compounds by control over atomic scale modulations and suggest that similar strategies could be extended to other compounds having modulated structures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122070; 2145797; 2122071</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>